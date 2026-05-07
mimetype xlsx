--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\md\Desktop\곽효승\2024년 블루비뇨기과 비급여양식\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\md\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11880"/>
   </bookViews>
   <sheets>
     <sheet name="비급여" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="91">
   <si>
     <t>블루비뇨기과 비급여 고지 양식</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>중분류</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>소분류</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>항목</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>코드</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>명칭</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -360,63 +360,71 @@
   <si>
     <t>가다실 횟수에 따라 다름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>펜 종류에 따라 다름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>발기유발검사</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>주사종류에 따라 다름(a,ab타입)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>수술범위에 따라 다름</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>PCR(전립선 항목)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>D658604C</t>
-[...11 lines deleted...]
-    <t>D3420003</t>
+    <t>3Z5201003</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDZ010000</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDZ090007</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDZ110101</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>PDZ110004</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>MX0330000</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
@@ -874,52 +882,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L46"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:L3"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" style="10" customWidth="1"/>
     <col min="7" max="8" width="10.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" customWidth="1"/>
     <col min="10" max="10" width="7.28515625" customWidth="1"/>
     <col min="11" max="11" width="28.85546875" style="7" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
@@ -1318,147 +1326,139 @@
       <c r="B18" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="9">
         <v>15000</v>
       </c>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="6"/>
       <c r="L18" s="4"/>
     </row>
     <row r="19" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="4"/>
       <c r="D19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="9">
         <v>100000</v>
       </c>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="4"/>
       <c r="J19" s="4"/>
       <c r="K19" s="6"/>
       <c r="L19" s="4"/>
     </row>
     <row r="20" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20" s="4"/>
       <c r="D20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="4"/>
       <c r="F20" s="9">
         <v>20000</v>
       </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="4"/>
       <c r="J20" s="4"/>
       <c r="K20" s="6"/>
       <c r="L20" s="4"/>
     </row>
     <row r="21" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="6" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="9">
         <v>120000</v>
       </c>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="4"/>
       <c r="J21" s="4"/>
       <c r="K21" s="6"/>
       <c r="L21" s="4"/>
     </row>
     <row r="22" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="4"/>
       <c r="D22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="4"/>
       <c r="F22" s="9">
         <v>20000</v>
       </c>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="6"/>
       <c r="L22" s="4"/>
     </row>
     <row r="23" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="4"/>
       <c r="D23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="4"/>
       <c r="F23" s="9">
         <v>12000</v>
       </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="6"/>
       <c r="L23" s="4"/>
     </row>
     <row r="24" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="6" t="s">
         <v>37</v>
       </c>
@@ -1510,78 +1510,80 @@
       <c r="B26" s="4" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E26" s="4"/>
       <c r="F26" s="9">
         <v>30000</v>
       </c>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="6"/>
       <c r="L26" s="4"/>
     </row>
     <row r="27" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C27" s="4"/>
+      <c r="C27" s="4" t="s">
+        <v>90</v>
+      </c>
       <c r="D27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="4"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9">
         <v>15000</v>
       </c>
       <c r="H27" s="9">
         <v>100000</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="6" t="s">
         <v>46</v>
       </c>
       <c r="L27" s="4"/>
     </row>
     <row r="28" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C28" s="4">
-        <v>655501931</v>
+      <c r="C28" s="4" t="s">
+        <v>85</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="4"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9">
         <v>220000</v>
       </c>
       <c r="H28" s="9">
         <v>600000</v>
       </c>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="6" t="s">
         <v>79</v>
       </c>
       <c r="L28" s="4"/>
     </row>
     <row r="29" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>67</v>
@@ -1590,125 +1592,117 @@
       <c r="D29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="4"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9">
         <v>60000</v>
       </c>
       <c r="H29" s="9">
         <v>90000</v>
       </c>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="6" t="s">
         <v>82</v>
       </c>
       <c r="L29" s="4"/>
     </row>
     <row r="30" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C30" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="4"/>
       <c r="D30" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="4"/>
       <c r="F30" s="9">
         <v>80000</v>
       </c>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="6"/>
       <c r="L30" s="4"/>
     </row>
     <row r="31" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C31" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="4"/>
       <c r="D31" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="4"/>
       <c r="F31" s="9">
         <v>120000</v>
       </c>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="6"/>
       <c r="L31" s="4"/>
     </row>
     <row r="32" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C32" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="4"/>
       <c r="D32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="4"/>
       <c r="F32" s="9">
         <v>350000</v>
       </c>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="6"/>
       <c r="L32" s="4"/>
     </row>
     <row r="33" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="C33" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="4"/>
       <c r="D33" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="4"/>
       <c r="F33" s="9">
         <v>50000</v>
       </c>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="6"/>
       <c r="L33" s="4"/>
     </row>
     <row r="34" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="6" t="s">
         <v>56</v>
       </c>
@@ -1868,113 +1862,125 @@
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9">
         <v>10000</v>
       </c>
       <c r="H41" s="9">
         <v>50000</v>
       </c>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="6"/>
       <c r="L41" s="4"/>
     </row>
     <row r="42" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="C42" s="4"/>
+      <c r="C42" s="4" t="s">
+        <v>86</v>
+      </c>
       <c r="D42" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="9">
         <v>20000</v>
       </c>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="4"/>
       <c r="J42" s="4"/>
       <c r="K42" s="6"/>
       <c r="L42" s="4"/>
     </row>
     <row r="43" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="C43" s="4"/>
+      <c r="C43" s="4" t="s">
+        <v>88</v>
+      </c>
       <c r="D43" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="9">
         <v>1000</v>
       </c>
       <c r="G43" s="9"/>
       <c r="H43" s="9"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="6"/>
       <c r="L43" s="4"/>
     </row>
     <row r="44" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="C44" s="4"/>
+      <c r="C44" s="4" t="s">
+        <v>87</v>
+      </c>
       <c r="D44" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="9">
         <v>3000</v>
       </c>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="6"/>
       <c r="L44" s="4"/>
     </row>
     <row r="45" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="4"/>
-[...1 lines deleted...]
-      <c r="C45" s="4"/>
+      <c r="A45" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>89</v>
+      </c>
       <c r="D45" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="9">
         <v>10000</v>
       </c>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="6"/>
       <c r="L45" s="4"/>
     </row>
     <row r="46" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="6"/>
       <c r="E46" s="4"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>